--- v0 (2026-06-22)
+++ v1 (2026-09-06)
@@ -3,5799 +3,6694 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0B04380B" w14:textId="78A81DCA" w:rsidR="004F55DE" w:rsidRPr="00B55CD5" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
+    <w:p w14:paraId="0B04380B" w14:textId="78A81DCA" w:rsidR="004F55DE" w:rsidRPr="004B1702" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1845"/>
           <w:tab w:val="center" w:pos="4819"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55CD5">
+      <w:r w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Claudio Guccione</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE6B811" w14:textId="0B576D78" w:rsidR="004F55DE" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
+    <w:p w14:paraId="3BE6B811" w14:textId="0B576D78" w:rsidR="004F55DE" w:rsidRPr="004B1702" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1845"/>
           <w:tab w:val="center" w:pos="4819"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55CD5">
+      <w:r w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Il </w:t>
       </w:r>
-      <w:r w:rsidR="00FC25CA">
+      <w:r w:rsidR="00FC25CA" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>collegio consultivo tecnico</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55CD5">
+      <w:r w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55CD5">
+      <w:r w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55CD5">
+      <w:r w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55CD5">
+      <w:r w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>”: prime scalpellate a un istituto ancora grezzo</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:id w:val="1526441734"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="0D434FCF" w14:textId="13C49399" w:rsidR="004F55DE" w:rsidRPr="004F55DE" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
+        <w:p w14:paraId="0D434FCF" w14:textId="13C49399" w:rsidR="004F55DE" w:rsidRPr="004B1702" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
           <w:pPr>
             <w:pStyle w:val="Titolosommario"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="auto"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004F55DE">
+          <w:r w:rsidRPr="004B1702">
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="auto"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
             </w:rPr>
             <w:t>Indice</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="609BD500" w14:textId="316D91DB" w:rsidR="004F55DE" w:rsidRPr="004F55DE" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
+        <w:p w14:paraId="609BD500" w14:textId="316D91DB" w:rsidR="004F55DE" w:rsidRPr="004B1702" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
           <w:pPr>
             <w:pStyle w:val="Sommario1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Garamond"/>
               <w:noProof/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004F55DE">
+          <w:r w:rsidRPr="004B1702">
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="004F55DE">
+          <w:r w:rsidRPr="004B1702">
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="004F55DE">
+          <w:r w:rsidRPr="004B1702">
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc232678823" w:history="1">
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
-            <w:r w:rsidR="00443579">
+            <w:r w:rsidR="00443579" w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Introduzione</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc232678823 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="554748ED" w14:textId="79BCE108" w:rsidR="004F55DE" w:rsidRPr="004F55DE" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
+        <w:p w14:paraId="554748ED" w14:textId="79BCE108" w:rsidR="004F55DE" w:rsidRPr="004B1702" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
           <w:pPr>
             <w:pStyle w:val="Sommario1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Garamond"/>
               <w:noProof/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc232678824" w:history="1">
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2. Natura giuridica, ambito di operatività, valenza delle determinazioni</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc232678824 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2AC58377" w14:textId="6EAB9125" w:rsidR="004F55DE" w:rsidRPr="004F55DE" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
+        <w:p w14:paraId="2AC58377" w14:textId="6EAB9125" w:rsidR="004F55DE" w:rsidRPr="004B1702" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
           <w:pPr>
             <w:pStyle w:val="Sommario1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Garamond"/>
               <w:noProof/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc232678825" w:history="1">
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3. La composizione del Collegio ed i compensi</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc232678825 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76513E20" w14:textId="6C186836" w:rsidR="004F55DE" w:rsidRPr="004F55DE" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
+        <w:p w14:paraId="76513E20" w14:textId="6C186836" w:rsidR="004F55DE" w:rsidRPr="004B1702" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
           <w:pPr>
             <w:pStyle w:val="Sommario1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Garamond"/>
               <w:noProof/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc232678826" w:history="1">
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rapporto tra CCT </w:t>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>ante operam</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> e pareri di precontenzioso ANAC</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc232678826 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25C93FEC" w14:textId="0BAD9598" w:rsidR="004F55DE" w:rsidRPr="004F55DE" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
+        <w:p w14:paraId="25C93FEC" w14:textId="0BAD9598" w:rsidR="004F55DE" w:rsidRPr="004B1702" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
           <w:pPr>
             <w:pStyle w:val="Sommario1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Garamond"/>
               <w:noProof/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc232678827" w:history="1">
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>5. La tutela giurisdizionale</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc232678827 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34A60299" w14:textId="384F4EE3" w:rsidR="004F55DE" w:rsidRPr="004F55DE" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
+        <w:p w14:paraId="34A60299" w14:textId="384F4EE3" w:rsidR="004F55DE" w:rsidRPr="004B1702" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
           <w:pPr>
             <w:pStyle w:val="Sommario1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Garamond"/>
               <w:noProof/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc232678828" w:history="1">
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Raffronto tra CCT </w:t>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>ante operam</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> e struttura di supporto al RUP</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc232678828 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F55DE">
+            <w:r w:rsidRPr="004B1702">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:noProof/>
                 <w:webHidden/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0CA4600F" w14:textId="18AF931B" w:rsidR="004F55DE" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
+        <w:p w14:paraId="0CA4600F" w14:textId="18AF931B" w:rsidR="004F55DE" w:rsidRPr="004B1702" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
           <w:pPr>
             <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:rPr>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
+            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004F55DE">
+          <w:r w:rsidRPr="004B1702">
             <w:rPr>
               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="01E94C46" w14:textId="6475DA4F" w:rsidR="004F55DE" w:rsidRPr="004F55DE" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
+    <w:p w14:paraId="01E94C46" w14:textId="6475DA4F" w:rsidR="004F55DE" w:rsidRPr="004B1702" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc232678688"/>
       <w:bookmarkStart w:id="1" w:name="_Toc232678823"/>
-      <w:r w:rsidRPr="004F55DE">
+      <w:r w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00443579">
+      <w:r w:rsidR="00443579" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Introduzione</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="596F2D5E" w14:textId="57A57794" w:rsidR="00E774DC" w:rsidRPr="001842C6" w:rsidRDefault="00890BDD" w:rsidP="00E774DC">
+    <w:p w14:paraId="596F2D5E" w14:textId="57A57794" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="00890BDD" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>el ciclo di vita dei contratti pubblici</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, la fase che precede l’esecuzione d</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3383F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> contratto </w:t>
       </w:r>
-      <w:r w:rsidR="00DF4735">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00DF4735" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">è </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">indubbiamente </w:t>
       </w:r>
-      <w:r w:rsidR="00DF4735" w:rsidRPr="00C62E9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00DF4735" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>tra le più delicate</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7A87">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00C3383F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C3383F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Infatti, l</w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">a predisposizione dei bandi, la definizione dei criteri di aggiudicazione e la gestione </w:t>
       </w:r>
-      <w:r w:rsidR="00DF4735">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00DF4735" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">del procedimento </w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">di gara richiedono </w:t>
       </w:r>
-      <w:r w:rsidR="00DF4735">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00DF4735" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">un elevato grado </w:t>
       </w:r>
-      <w:r w:rsidR="000A7A87">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000A7A87" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">di </w:t>
       </w:r>
-      <w:r w:rsidR="00DF4735">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00DF4735" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>specializzazione</w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. Per gestire in modo ottimale tale fase, il Codice dei contratti pubblici </w:t>
       </w:r>
-      <w:r w:rsidR="00691856">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00691856" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>disciplina, a beneficio</w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> delle stazioni appaltanti e degli enti concedenti</w:t>
       </w:r>
-      <w:r w:rsidR="00691856">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00691856" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00691856">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00691856" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>validi strumenti di supporto consulenziale</w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57515188" w14:textId="177178F7" w:rsidR="00E774DC" w:rsidRPr="001842C6" w:rsidRDefault="00691856" w:rsidP="00E774DC">
+    <w:p w14:paraId="57515188" w14:textId="177178F7" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="00691856" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Nel presente scritto verrà analizzato </w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">l’istituto del Collegio Consultivo Tecnico (CCT) </w:t>
       </w:r>
-      <w:r w:rsidR="00792097">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00792097" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>co</w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">stituito in via facoltativa nella fase antecedente all’affidamento, </w:t>
       </w:r>
-      <w:r w:rsidR="00DF4735">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00DF4735" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">il </w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">cosiddetto </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">CCT </w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">introdotto </w:t>
       </w:r>
-      <w:r w:rsidR="00DF4735">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00DF4735" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>nel nostro ordinamento mediante l’</w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">art. 6, comma 5 del </w:t>
       </w:r>
-      <w:r w:rsidR="00EE18EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EE18EE" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00DF4735">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00DF4735" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ecreto </w:t>
       </w:r>
-      <w:r w:rsidR="00EE18EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EE18EE" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00DF4735">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00DF4735" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">egge 16.07.2020, </w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>n. 76</w:t>
       </w:r>
-      <w:r w:rsidR="00DF4735">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00DF4735" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cd</w:t>
       </w:r>
-      <w:r w:rsidR="008965CC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008965CC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DF4735">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00DF4735" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Decreto Semplificazioni</w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00EE18EE">
+      <w:r w:rsidR="00EE18EE" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B1B834" w14:textId="1E47221C" w:rsidR="00E774DC" w:rsidRPr="004F55DE" w:rsidRDefault="004F55DE" w:rsidP="007C047B">
+    <w:p w14:paraId="65B1B834" w14:textId="1E47221C" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="004F55DE" w:rsidP="007C047B">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc232678689"/>
       <w:bookmarkStart w:id="3" w:name="_Toc232678824"/>
-      <w:r w:rsidRPr="004F55DE">
+      <w:r w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidR="008807D3" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="008807D3" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00EC07F8" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00EC07F8" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>atura giuridica</w:t>
       </w:r>
-      <w:r w:rsidR="00993337" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00993337" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00EC07F8" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00EC07F8" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ambito di operativit</w:t>
       </w:r>
-      <w:r w:rsidR="00993337" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00993337" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>à, valenza delle determinazioni</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF48F02" w14:textId="77777777" w:rsidR="00E774DC" w:rsidRPr="001842C6" w:rsidRDefault="00E774DC" w:rsidP="007C047B">
+    <w:p w14:paraId="6DF48F02" w14:textId="77777777" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="007C047B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A1F440C" w14:textId="384CE546" w:rsidR="00E774DC" w:rsidRDefault="00E774DC" w:rsidP="007C047B">
+    <w:p w14:paraId="5A1F440C" w14:textId="384CE546" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="007C047B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Ai sensi dell’articolo 218, comma 1 del Codice (riproduttivo dell’art. 6, comma 5, primo periodo del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>d.l.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. 76/2020), le stazioni appaltanti e gli enti concedenti possono costituire, secondo le modalità dell’allegato V.2, un CCT per risolvere problemi tecnici o giuridici di ogni natura suscettibili di insorgere nella fase antecedente alla esecuzione del contratto. In tal caso, il CCT opera nella fase di predisposizione degli atti di gara</w:t>
       </w:r>
-      <w:r w:rsidR="00691856">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00691856" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A76107">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A76107" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>nonché</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> durante la gara</w:t>
       </w:r>
-      <w:r w:rsidR="00A76107">
+      <w:r w:rsidR="00A76107" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00691856">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00691856" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C31E489" w14:textId="74B1423D" w:rsidR="00367461" w:rsidRDefault="00EC07F8" w:rsidP="00E774DC">
+    <w:p w14:paraId="4C31E489" w14:textId="74B1423D" w:rsidR="00367461" w:rsidRPr="004B1702" w:rsidRDefault="00EC07F8" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC07F8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Per tale ragione, </w:t>
       </w:r>
-      <w:r w:rsidR="00DF4316">
-[...15 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00DF4316" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">il CCT </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4316" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DF4316" w:rsidRPr="00DF4316">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00DF4316" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00367461">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00367461" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF4316" w:rsidRPr="00DF4316">
-[...15 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00DF4316" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>si configura come un “</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4316" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>organo consultivo indipendente della P.A</w:t>
       </w:r>
-      <w:r w:rsidR="00DF4316">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00DF4316" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
-      <w:r w:rsidR="00DF4316">
+      <w:r w:rsidR="00DF4316" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00DF4316">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00DF4316" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00367461" w:rsidRPr="00367461">
-[...48 lines deleted...]
-      <w:r w:rsidR="007E579E">
+      <w:r w:rsidR="00367461" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>differenziandosi dal CCT costituito nella fase esecutiva, comunemente qualificato come “organo misto” con funzioni di consulenza, supporto tecnico-giuridico e, ove necessario, di risoluzione stragiudiziale delle controversie insorte tra le parti di un rapporto contrattuale già perfezionato</w:t>
+      </w:r>
+      <w:r w:rsidR="007E579E" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00573EC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00573EC6" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>: certamente entrambi i Collegi sono protesi al perseguimento del principio del risultato, di</w:t>
       </w:r>
-      <w:r w:rsidR="00147AFE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00147AFE" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> cui all’</w:t>
       </w:r>
-      <w:r w:rsidR="00573EC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00573EC6" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>art.</w:t>
       </w:r>
-      <w:r w:rsidR="00B34FA4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B34FA4" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00573EC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00573EC6" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>1 del Codice</w:t>
       </w:r>
-      <w:r w:rsidR="00147AFE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00147AFE" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00573EC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00573EC6" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00147AFE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00147AFE" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">difatti </w:t>
       </w:r>
-      <w:r w:rsidR="00573EC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00573EC6" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">riferito sia all’affidamento del contratto che alla sua esecuzione </w:t>
       </w:r>
-      <w:r w:rsidR="00573EC6" w:rsidRPr="007C047B">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00573EC6" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>“con la massima tempestività e il migliore rapporto possibile tra qualità e prezzo, nel rispetto dei principi di legalità, trasparenza e concorrenza”</w:t>
       </w:r>
-      <w:r w:rsidR="00147AFE" w:rsidRPr="007C047B">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00147AFE" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C82782B" w14:textId="4F471D03" w:rsidR="00E774DC" w:rsidRPr="001842C6" w:rsidRDefault="00367461" w:rsidP="00E774DC">
+    <w:p w14:paraId="7C82782B" w14:textId="4F471D03" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="00367461" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00367461">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Il</w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...33 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legislatore ha esplicitamente incluso tra le materie di competenza del CCT </w:t>
+      </w:r>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> la determinazione delle caratteristiche delle opere e delle clausole del bando, nonché la verifica del possesso dei requisiti di partecipazione e dei criteri di selezione e aggiudicazione. L’attribuzione della verifica dei criteri di selezione e di aggiudicazione al CCT </w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> può apparire </w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">prima </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>facie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> problematica, data la potenziale sovrapponibilità di competenze con quelle della Commissione giudicatrice (di cui all’art. 93 </w:t>
       </w:r>
-      <w:r w:rsidR="002E6A1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="002E6A1D" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">del </w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>d.lgs. n. 36/2023).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3448F478" w14:textId="4D887ABB" w:rsidR="00E774DC" w:rsidRPr="001842C6" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
+    <w:p w14:paraId="3448F478" w14:textId="4D887ABB" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>A tal proposito, si ritiene tuttavia di poter chiarire che</w:t>
       </w:r>
-      <w:r w:rsidR="001235EF" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001235EF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> tale attività sia evidentemente limitata ad assistere il RUP nelle funzioni che sono di sua specifica competenza: conseguentemente</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, allorquando la commissione di gara </w:t>
       </w:r>
-      <w:r w:rsidR="001235EF" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001235EF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>trasmetta alla stazione appaltante la proposta di aggiudicazione</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001235EF" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001235EF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>il RUP potrà essere supportato nella sua attività istruttoria ai fini dell’aggiudicazione da</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">lla struttura di supporto al RUP </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A3615">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ex</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> art.</w:t>
       </w:r>
-      <w:r w:rsidR="00B34FA4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B34FA4" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>15, c. 6</w:t>
       </w:r>
-      <w:r w:rsidR="00B34FA4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B34FA4" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Codice o</w:t>
       </w:r>
-      <w:r w:rsidR="001235EF" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001235EF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, per l’appunto, dal</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> CCT </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001235EF" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="001235EF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, sia con riguardo alla verifica del possesso dei requisiti che in relazione all’approvazione dell’operato della commissione di gara</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD40F81" w14:textId="17ED2BB7" w:rsidR="004C5CE0" w:rsidRPr="001842C6" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
+    <w:p w14:paraId="1AD40F81" w14:textId="17ED2BB7" w:rsidR="004C5CE0" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">In qualunque caso, </w:t>
       </w:r>
-      <w:r w:rsidR="00691856">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00691856" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">naturalmente, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">l’attività delegata non può consistere in attività decisionale, ma in attività meramente istruttoria e di approfondimento prodromica alla fase decisionale, di esclusiva spettanza della Commissione giudicatrice. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F26D59A" w14:textId="34B8AF2F" w:rsidR="00620F3F" w:rsidRPr="001842C6" w:rsidRDefault="004C5CE0" w:rsidP="00620F3F">
+    <w:p w14:paraId="7F26D59A" w14:textId="34B8AF2F" w:rsidR="00620F3F" w:rsidRPr="004B1702" w:rsidRDefault="004C5CE0" w:rsidP="00620F3F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima di addentrarci nella disciplina di dettaglio, appare opportuno mettere in luce talune fattispecie contrattuali in cui risultano maggiormente evidenti le ragioni di opportunità in ordine all’istituzione di un CCT </w:t>
       </w:r>
-      <w:r w:rsidRPr="008807D3">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008807D3">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="008807D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008807D3" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>All’art</w:t>
       </w:r>
-      <w:r w:rsidR="00B34FA4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00B34FA4" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00620F3F" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.3.2.</w:t>
       </w:r>
-      <w:r w:rsidR="008807D3">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008807D3" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> delle Linee Guida di cui al Decreto MIMS 17.01.2022, n. 12 – certamente utili a livello interpretativo</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2E16" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008807D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008807D3" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sebbene a seguito dell’entrata in vigore del Correttivo (d.lgs. n. 209/2024) le stesse non trovino più applicazione generalizzata e siano cogenti solamente con riferimento alla determinazione dei compensi (</w:t>
+      </w:r>
+      <w:r w:rsidR="008807D3" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cfr. </w:t>
+      </w:r>
+      <w:r w:rsidR="008807D3" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art. 1, comma 6, ultimo periodo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008807D3" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008807D3" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. V.2) </w:t>
+      </w:r>
+      <w:r w:rsidR="001C38B0" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="008807D3" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008807D3" w:rsidRPr="001842C6">
-[...17 lines deleted...]
-        <w:t xml:space="preserve">art. 1, comma 6, ultimo periodo </w:t>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>si raccomanda la costituzione del CCT in questione</w:t>
+      </w:r>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per le opere finanziate con le risorse del PNRR e del PNC. Se si guarda alla </w:t>
+      </w:r>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ratio </w:t>
+      </w:r>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>della suddetta raccomandazione</w:t>
+      </w:r>
+      <w:r w:rsidR="001C38B0" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sembra sostenibile che il CCT </w:t>
+      </w:r>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008807D3" w:rsidRPr="001842C6">
-[...3 lines deleted...]
-        <w:t>all</w:t>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008807D3" w:rsidRPr="001842C6">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C38B0">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>sia implicitamente raccomanda</w:t>
+      </w:r>
+      <w:r w:rsidR="001C38B0" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>bile</w:t>
+      </w:r>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con riferimento a tutte le opere la cui realizzazione sia prevista in norme speciali acceleratorie, e, cioè, quelle che prevedono </w:t>
+      </w:r>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">milestones </w:t>
+      </w:r>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>da rispettare per non perdere finanziamenti (es. d</w:t>
+      </w:r>
+      <w:r w:rsidR="00493B29" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ecreto legge 11.03.2020, n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34FA4" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ss.mm.ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. sulle Olimpiadi Milano-Cortina).</w:t>
+      </w:r>
+      <w:r w:rsidR="00493B29" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00620F3F" w:rsidRPr="001842C6">
-[...49 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="001C38B0" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Inoltre, q</w:t>
+      </w:r>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uesta raccomandazione suscita una riflessione più ampia in ordine alle fattispecie nelle quali sarebbe opportuno costituire un Collegio </w:t>
+      </w:r>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00620F3F" w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00620F3F" w:rsidRPr="001842C6">
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> 16 e </w:t>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: si pensi in particolare ai contratti di partenariato pubblico privato che, oltre al </w:t>
+      </w:r>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>know-how</w:t>
+      </w:r>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giuridico ed ai profili tecnici peculiari, richiedono una precipua competenza economico-finanziaria. Ed ancora, anche l’appalto integrato è una fattispecie complessa che potrebbe suggerire l’apporto professionale del CCT </w:t>
+      </w:r>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00620F3F" w:rsidRPr="001842C6">
-[...3 lines deleted...]
-        <w:t>ss.mm.ii</w:t>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00620F3F" w:rsidRPr="001842C6">
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>. In buona sostanza, se la complessità di talune fattispecie si traduce in un maggior rischio di errori da parte delle stazioni appaltanti, l’esigenza di disporre del CCT in fase di impostazione della gara dovrebbe essere particolarmente avvertita anche al precipuo fine di giovarsi della valenza esimente dal danno erariale derivante dal rispetto dei pareri del Collegio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A097E7F" w14:textId="66DB5193" w:rsidR="009D4CC8" w:rsidRPr="009D4CC8" w:rsidRDefault="00E310BF" w:rsidP="009D4CC8">
+    <w:p w14:paraId="3A097E7F" w14:textId="66DB5193" w:rsidR="009D4CC8" w:rsidRPr="004B1702" w:rsidRDefault="00E310BF" w:rsidP="009D4CC8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Pe</w:t>
       </w:r>
-      <w:r w:rsidR="00C65F1F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C65F1F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> quanto concerne </w:t>
       </w:r>
-      <w:r w:rsidR="009D4CC8" w:rsidRPr="009D4CC8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009D4CC8" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">le funzioni da attribuire al CCT </w:t>
       </w:r>
-      <w:r w:rsidR="009D4CC8" w:rsidRPr="009D4CC8">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="009D4CC8" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009D4CC8" w:rsidRPr="009D4CC8">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="009D4CC8" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, si è dell’avviso che </w:t>
       </w:r>
-      <w:r w:rsidR="00F5095E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F5095E" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">la loro predeterminazione </w:t>
       </w:r>
-      <w:r w:rsidR="00BF3581">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BF3581" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">non </w:t>
       </w:r>
-      <w:r w:rsidR="009D4CC8" w:rsidRPr="009D4CC8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009D4CC8" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>costituisc</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="009D4CC8" w:rsidRPr="009D4CC8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009D4CC8" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> un obbligo, </w:t>
       </w:r>
-      <w:r w:rsidR="00E91164">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E91164" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>quanto piuttosto</w:t>
       </w:r>
-      <w:r w:rsidR="009D4CC8" w:rsidRPr="009D4CC8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009D4CC8" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> una mera facoltà</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3581">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BF3581" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>. In tal senso depongono sia la formulazione letterale dell’art. 218 del Codice</w:t>
+      </w:r>
+      <w:r w:rsidR="00665DDC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00BF3581" w:rsidRPr="00BF3581">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00BF3581" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>sia il complessivo sistema delineato dagli artt. 215, 216, 217 e 218, dai quali emerge come compiti e attribuzioni del Collegio trovino il proprio fondamento direttamente nella legge</w:t>
       </w:r>
-      <w:r w:rsidR="004C4C5A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004C4C5A" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E003CC" w14:textId="69E63A87" w:rsidR="004C5CE0" w:rsidRDefault="005D6619" w:rsidP="00E774DC">
+    <w:p w14:paraId="36E003CC" w14:textId="69E63A87" w:rsidR="004C5CE0" w:rsidRPr="004B1702" w:rsidRDefault="005D6619" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D6619">
-[...15 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Né sembra possibile desumere una diversa conclusione dalla disciplina dettata per il CCT facoltativo nei contratti di importo inferiore alle soglie europee, rispetto al quale il legislatore dispone che “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>le parti sono tenute a precisare quali compiti intendono attribuire al CCT tra quelli previsti dagli articoli 215, 216, 217 e 218 del codice</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>” (art. 3, comma 4, All. V.2). Una simile previsione risponde, infatti, a una logica propria del Collegio costituito nell’ambito di un rapporto contrattuale già perfezionato. Ben diversa</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4CC8" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, invece,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D6619">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> è la situazione del CCT </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D6619">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005D6619">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005D6619">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, che interviene in una fase </w:t>
       </w:r>
-      <w:r w:rsidR="00F5095E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F5095E" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>nella quale in cui</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D6619">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> il contraente privato non è stato ancora individuato e</w:t>
       </w:r>
-      <w:r w:rsidR="00F5095E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F5095E" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>d in cui</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D6619">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, pertanto, difetta uno dei presupposti soggettivi</w:t>
       </w:r>
-      <w:r w:rsidR="00E310BF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E310BF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, per l’appunto l’assenza delle parti, </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D6619">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>cui la norma appena richiamata collega l’obbligo di precisazione dei compiti del Collegio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4BA442" w14:textId="5A32DE73" w:rsidR="00A84402" w:rsidRDefault="00A84402" w:rsidP="00A84402">
+    <w:p w14:paraId="3E4BA442" w14:textId="5A32DE73" w:rsidR="00A84402" w:rsidRPr="004B1702" w:rsidRDefault="00A84402" w:rsidP="00A84402">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Quanto poi alla valenza delle determinazioni del Collegio, si evidenzia che </w:t>
       </w:r>
-      <w:r w:rsidR="00811D17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00811D17" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’art. 5.3.1 delle </w:t>
+      </w:r>
+      <w:r w:rsidR="00811D17" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">citate </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Linee</w:t>
       </w:r>
-      <w:r w:rsidR="00811D17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00811D17" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Guida</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00811D17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00811D17" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>vengono</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qualifica</w:t>
+      </w:r>
+      <w:r w:rsidR="00811D17" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...15 lines deleted...]
-        <w:t>l’osservanza delle determinazioni del CCT è causa di esclusione della responsabilità del soggetto agente per danno erariale, salvo il dolo.</w:t>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> come “non vincolanti” per il RUP, specificando, al contempo, che – da un lato – l’inosservanza delle determinazioni del CCT viene valutata ai fini della responsabilità del soggetto agente per danno erariale e – dall’altro – l’osservanza delle determinazioni del CCT è causa di esclusione della responsabilità del soggetto agente per danno erariale, salvo il dolo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B65C38" w14:textId="2C258028" w:rsidR="00A84402" w:rsidRDefault="00493B29" w:rsidP="00E774DC">
+    <w:p w14:paraId="41B65C38" w14:textId="2C258028" w:rsidR="00A84402" w:rsidRPr="004B1702" w:rsidRDefault="00493B29" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Infine, essendo, come si è detto, il CCT </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C0729B">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C0729B">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> ascrivibile nell’alveo degli istituti volti al persegu</w:t>
       </w:r>
-      <w:r w:rsidR="00FE168B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FE168B" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ment</w:t>
       </w:r>
-      <w:r w:rsidR="00FE168B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FE168B" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> del principio del risultato</w:t>
       </w:r>
-      <w:r w:rsidR="00FE168B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FE168B" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, si ritiene che la previsione dell’art. 4, comma 3</w:t>
       </w:r>
-      <w:r w:rsidR="00C32F40">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C32F40" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00FE168B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FE168B" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> dell’allegato V.2</w:t>
       </w:r>
-      <w:r w:rsidR="00440ABB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00440ABB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidR="00FE168B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00FE168B" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> secondo cui il Collegio è comunque tenuto a svolgere riunioni periodiche per monitorare l’andamento dei </w:t>
       </w:r>
-      <w:r w:rsidR="0020284F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0020284F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>lavori e a formulare, ove ritenuto opportuno, osservazioni alle parti</w:t>
       </w:r>
-      <w:r w:rsidR="00440ABB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00440ABB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> – sia  riferibile anche al Collegio </w:t>
       </w:r>
-      <w:r w:rsidR="00440ABB" w:rsidRPr="00C0729B">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00440ABB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00440ABB" w:rsidRPr="00C0729B">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00440ABB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F50E96">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00F50E96" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F50E96" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F50E96" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>tenendo però conto delle seguenti considerazioni</w:t>
       </w:r>
-      <w:r w:rsidR="0020284F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0020284F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>: in sostanza</w:t>
       </w:r>
-      <w:r w:rsidR="00440ABB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00440ABB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F50E96">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F50E96" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>se, da una parte, non vi è certezza sulla sussistenza di un obbligo per il Collegio</w:t>
       </w:r>
-      <w:r w:rsidR="0020284F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0020284F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> di svolgere riunioni periodiche</w:t>
       </w:r>
-      <w:r w:rsidR="00F50E96">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F50E96" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> per monitorare l’andamento </w:t>
       </w:r>
-      <w:r w:rsidR="006F7206">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006F7206" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00F50E96">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F50E96" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>el procedimento di gara</w:t>
       </w:r>
-      <w:r w:rsidR="0020284F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0020284F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F50E96">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F50E96" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">dall’altra </w:t>
       </w:r>
-      <w:r w:rsidR="0020284F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0020284F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">sembra senz’altro </w:t>
       </w:r>
-      <w:r w:rsidR="00440ABB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00440ABB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>da riconoscersi la facoltà di formulare osservazioni alla stazione appaltante, esercitando dunque un ruolo attivo</w:t>
       </w:r>
-      <w:r w:rsidR="00F92BD7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F92BD7" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00440ABB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00440ABB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> che </w:t>
       </w:r>
-      <w:r w:rsidR="00F92BD7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F92BD7" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>va ad</w:t>
       </w:r>
-      <w:r w:rsidR="00440ABB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00440ABB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> addiziona</w:t>
       </w:r>
-      <w:r w:rsidR="00F92BD7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F92BD7" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>rsi</w:t>
       </w:r>
-      <w:r w:rsidR="00440ABB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00440ABB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
-      <w:r w:rsidR="00F92BD7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F92BD7" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">l più ortodosso compito di </w:t>
       </w:r>
-      <w:r w:rsidR="00F50E96">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F50E96" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">fornire risposte </w:t>
       </w:r>
-      <w:r w:rsidR="00F92BD7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F92BD7" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> alle richieste di chiarimento della stazione appaltante.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B67C995" w14:textId="4E945B43" w:rsidR="00620F3F" w:rsidRPr="004F55DE" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
+    <w:p w14:paraId="6B67C995" w14:textId="4E945B43" w:rsidR="00620F3F" w:rsidRPr="004B1702" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc232678690"/>
       <w:bookmarkStart w:id="5" w:name="_Toc232678825"/>
-      <w:r w:rsidRPr="004F55DE">
+      <w:r w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidR="00620F3F" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00620F3F" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>La composizione del Collegio ed i compensi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="20162F4A" w14:textId="77777777" w:rsidR="008807D3" w:rsidRPr="008807D3" w:rsidRDefault="008807D3" w:rsidP="00E774DC">
+    <w:p w14:paraId="20162F4A" w14:textId="77777777" w:rsidR="008807D3" w:rsidRPr="004B1702" w:rsidRDefault="008807D3" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="093C5292" w14:textId="4BAE655D" w:rsidR="001F4C28" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
+    <w:p w14:paraId="093C5292" w14:textId="4BAE655D" w:rsidR="001F4C28" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001842C6">
-[...21 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per quanto concerne la composizione del CCT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, ai sensi dell’art. 7, comma 1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. V.2, detto Collegio è composto da tre membri: due scelti dalla stazione appaltante e il terzo nominato dal MIT o dalle Regioni/Province autonome/Città Metropolitane a seconda della rilevanza nazionale o locale delle opere da realizzare. </w:t>
       </w:r>
-      <w:r w:rsidR="003305FA" w:rsidRPr="003305FA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003305FA" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Tale disciplina si differenzia sensibilmente da quella prevista per il CCT costituito in fase esecutiva. In quest’ultimo caso, infatti, in ossequio al principio di parità tra le parti del rapporto contrattuale, </w:t>
       </w:r>
-      <w:r w:rsidR="00C01DF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C01DF1" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>l’art. 1, comma 2, dell’</w:t>
       </w:r>
-      <w:r w:rsidR="007418FF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007418FF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00C01DF1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C01DF1" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ll. V.2 attribuisce</w:t>
       </w:r>
-      <w:r w:rsidR="007418FF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007418FF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
-      <w:r w:rsidR="00C01DF1">
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C01DF1" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ciascun contraente la possibilità di </w:t>
+      </w:r>
+      <w:r w:rsidR="003305FA" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">designare alcuni dei suoi componenti. Diversamente, nell’ipotesi di costituzione del CCT </w:t>
       </w:r>
-      <w:r w:rsidR="003305FA" w:rsidRPr="003305FA">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="003305FA" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003305FA" w:rsidRPr="003305FA">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="003305FA" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003305FA" w:rsidRPr="003305FA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003305FA" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> tale meccanismo non può trovare applicazione, poiché la procedura di affidamento </w:t>
       </w:r>
-      <w:r w:rsidR="00F5095E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F5095E" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00E310BF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E310BF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">del contratto di appalto o di un contratto ascrivibile nel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E310BF" w:rsidRPr="00071F2A">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E310BF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>genus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E310BF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E310BF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> dei contratti di partenariato pubblico-privato</w:t>
       </w:r>
-      <w:r w:rsidR="00D85EA9">
+      <w:r w:rsidR="00D85EA9" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="00F5095E" w:rsidRPr="002B7226">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F5095E" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00E310BF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E310BF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="003305FA" w:rsidRPr="003305FA">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="003305FA" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>è ancora in corso e non risulta ancora individuato il soggetto privato che, una volta aggiudicatario, assumerà la veste di contraente ed esecutore della commessa. Proprio l’assenza di una controparte contrattuale determinata giustifica l’attribuzione del potere di nomina esclusivamente alla stazione appaltante e all’amministrazione competente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDFA6DC" w14:textId="32ABB808" w:rsidR="00A84402" w:rsidRPr="001842C6" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
+    <w:p w14:paraId="6CDFA6DC" w14:textId="32ABB808" w:rsidR="00A84402" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>L’art. 7 dell’allegato V.2 chiarisce</w:t>
       </w:r>
-      <w:r w:rsidR="003305FA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003305FA" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, poi,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> che non vi è incompatibilità tra le funzioni di componente del CCT </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> e quelle di componente del CCT in fase esecutiva. Su tale aspetto, giova altresì richiamare </w:t>
       </w:r>
-      <w:r w:rsidR="008807D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008807D3" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>le citate Linee Guida che</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> con riguardo ai rapporti di continuità tra CCT nella fase di affidamento e CCT nella fase esecutiva</w:t>
       </w:r>
-      <w:r w:rsidR="008807D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="008807D3" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> all’art.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">  1.4.1 delle Linee Guida specific</w:t>
       </w:r>
-      <w:r w:rsidR="009E2E16">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009E2E16" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ano</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> come – a seguito della conclusione del contratto – sia necessario trovare un accordo con l’appaltatore, che dovrà comunicare se intende sostituire, in tutto o in parte, i componenti scelti dalla stazione appaltante per il CCT </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B03E4F">
+      <w:r w:rsidR="00B03E4F" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidR="00A84402">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A84402" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...21 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ordine ai compensi, l’art. 7 dell’allegato V.2 rinvia all’art. 1, comma 5 del medesimo allegato, opera, tuttavia, una riduzione del 20% degli stessi. Alla luce di questo rinvio emerge che anche per il CCT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>i compensi sono suddivisi in una parte fissa ed in una variabile, quest’ultima legata ai pareri (non vincolanti per il RUP) espressi nelle funzioni di assistenza e consulenza assegnate al CCT in questione</w:t>
       </w:r>
-      <w:r w:rsidR="009E3A5D">
+      <w:r w:rsidR="009E3A5D" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F336089" w14:textId="77777777" w:rsidR="004F55DE" w:rsidRDefault="00E774DC" w:rsidP="004F55DE">
+    <w:p w14:paraId="6F336089" w14:textId="77777777" w:rsidR="004F55DE" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="004F55DE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C62E9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Gli ulteriori commi dell’art. 7 dell’allegato V.2 (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C62E9A">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">i.e., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C62E9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>il comma 2 ed il comma 3) appaiono, invece, “fuori contesto”, in quanto non si riferiscono alla costituzione facoltativa del CCT di cui all’art.</w:t>
       </w:r>
-      <w:r w:rsidR="00EE18EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EE18EE" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C62E9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">218 del Codice, ma a quella obbligatoria, in sostanza al CCT in fase esecutiva. Detti commi prescrivono, l’obbligatorietà della costituzione del CCT con riferimento </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C62E9A">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">(i) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C62E9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ai contratti misti, qualora la componente dei lavori superi la soglia europea; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C62E9A">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">(ii) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C62E9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ai contratti stipulati mediante accordi quadro, in cui l’importo da prendere a riferimento è quello dei singoli contratti attuativi; nonché, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C62E9A">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(iii)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C62E9A">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> negli appalti suddivisi in lotti, ai lotti di importo pari o superiore alle soglie di rilevanza europea. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516E5B9B" w14:textId="76D89E07" w:rsidR="00B8414A" w:rsidRDefault="00B8414A" w:rsidP="004F55DE">
+    <w:p w14:paraId="516E5B9B" w14:textId="76D89E07" w:rsidR="00B8414A" w:rsidRPr="004B1702" w:rsidRDefault="00B8414A" w:rsidP="004F55DE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8414A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Infine, con riguardo al riparto di giurisdizione sulle controversie concernenti la nomina e la designazione dei componenti del CCT, è stato osservato</w:t>
       </w:r>
-      <w:r w:rsidR="0061534E">
+      <w:r w:rsidR="0061534E" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00B8414A">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> come esso si atteggi diversamente in ragione della peculiare configurazione giuridica assunta dal Collegio nelle diverse fasi della vicenda contrattuale. </w:t>
+      </w:r>
+      <w:r w:rsidR="0061534E" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Sicché, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8414A">
-[...21 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mentre le controversie relative alla nomina e la designazione dei componenti del CCT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A049C2">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00A049C2" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A049C2">
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00A049C2" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si</w:t>
+      </w:r>
+      <w:r w:rsidR="0061534E" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> collocano ancora nella vicenda pubblicistica della gara e, dunque, nella sfera della giurisdizione amministrativa, quelle concernenti la nomina e la designazione dei componenti del CCT esecutivo tendono a ricadere nell’orbita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> del giudice ordinario, in quanto </w:t>
       </w:r>
-      <w:r w:rsidR="0061534E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0061534E" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>attinenti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8414A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> a profili del rapporto contrattuale ormai perfezionato e in corso di esecuzione tra le parti</w:t>
       </w:r>
-      <w:r w:rsidR="0061534E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0061534E" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7AFAE1" w14:textId="19D36FEF" w:rsidR="00993337" w:rsidRPr="004F55DE" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
+    <w:p w14:paraId="0C7AFAE1" w14:textId="19D36FEF" w:rsidR="00993337" w:rsidRPr="004B1702" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc232678691"/>
       <w:bookmarkStart w:id="7" w:name="_Toc232678826"/>
-      <w:r w:rsidRPr="004F55DE">
+      <w:r w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidR="00993337" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00993337" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapporto tra CCT </w:t>
       </w:r>
-      <w:r w:rsidR="00993337" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00993337" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00993337" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00993337" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00993337" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00993337" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> e pareri di precontenzioso ANAC</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="75C2BCA3" w14:textId="1DB4F939" w:rsidR="00E774DC" w:rsidRDefault="00E774DC" w:rsidP="00C0729B">
+    <w:p w14:paraId="75C2BCA3" w14:textId="1DB4F939" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="00C0729B">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Infine, l’art. 6.1.6 delle Linee Guida specifica che l’acquisizione da parte del RUP, durante lo svolgimento della gara, del parere del CCT </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> non pregiudica il ricorso della stazione appaltante o delle altre parti al parere di precontenzioso ANAC</w:t>
       </w:r>
-      <w:r w:rsidR="00CA155D" w:rsidRPr="00CA155D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CA155D" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> ai sensi dell’art.</w:t>
       </w:r>
-      <w:r w:rsidR="007A3615">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007A3615" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00384B41">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00384B41" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">220 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>del Codice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2604921B" w14:textId="5866D816" w:rsidR="00D81925" w:rsidRDefault="00D81925" w:rsidP="00E774DC">
+    <w:p w14:paraId="2604921B" w14:textId="5866D816" w:rsidR="00D81925" w:rsidRPr="004B1702" w:rsidRDefault="00D81925" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D81925">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t xml:space="preserve">Difatti, tale rimedio – il quale presenta caratteri peculiari, solo in parte assimilabili a quelli dei ricorsi amministrativi (in particolare dei ricorsi gerarchici impropri), dei giudizi arbitrali e dei procedimenti di autotutela – sembra assolvere a una funzione analoga a quella del CCT </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D81925">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D81925">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D81925">
-[...27 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sotto un duplice profilo: da un lato, esso interviene con riferimento a “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>questioni insorte nell’ambito della procedura di gara</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="000D0C8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000D0C8F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>; d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D81925">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">all’altro, la determinazione resa </w:t>
       </w:r>
-      <w:r w:rsidR="00515FDF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00515FDF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">dall’ANAC </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D81925">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>non assume carattere vincolante per la stazione appaltante, la quale, tuttavia, ove intenda discostarsene, è tenuta a darne adeguata motivazione.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12625EEA" w14:textId="6EF4DD35" w:rsidR="0089619A" w:rsidRDefault="0089619A" w:rsidP="0089619A">
+    <w:p w14:paraId="12625EEA" w14:textId="6EF4DD35" w:rsidR="0089619A" w:rsidRPr="004B1702" w:rsidRDefault="0089619A" w:rsidP="0089619A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071F2A">
-[...15 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ciò tuttavia, non è sufficiente ad interpretare l’art. 6.1.6 delle Linee Guida nel senso di postulare una piena fungibilità tra il parere di precontenzioso ANAC e il CCT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EF4EE8">
-[...13 lines deleted...]
-        <w:t>m</w:t>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF4EE8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D886D7E" w14:textId="07BAB320" w:rsidR="0089619A" w:rsidRDefault="0089619A" w:rsidP="000D0C8F">
+    <w:p w14:paraId="6D886D7E" w14:textId="07BAB320" w:rsidR="0089619A" w:rsidRPr="004B1702" w:rsidRDefault="0089619A" w:rsidP="000D0C8F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071F2A">
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ed invero, benché</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0C8F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la locuzione utilizzata dall’art. 220, comma 1, del Codice – che fa riferimento alle “</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0C8F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>questioni insorte durante lo svolgimento della procedura di gara”</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0C8F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> – sembrerebbe evocare una nozione ampia, idonea a ricomprendere non soltanto vere e proprie controversie tra soggetti determinati, ma anche divergenze interpretative o applicative concernenti il corretto svolgimento del procedimento di affidamento</w:t>
       </w:r>
-      <w:r w:rsidR="00F877DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F877DA" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F877DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F877DA" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089619A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ale ricostruzione trova un significativo limite nella disciplina regolamentare adottata dall’ANAC.</w:t>
       </w:r>
-      <w:r w:rsidR="000D0C8F" w:rsidRPr="000D0C8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000D0C8F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> L’art. 7 del Regolamento sul precontenzioso</w:t>
       </w:r>
-      <w:r w:rsidR="00210F2C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00210F2C" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, difatti,</w:t>
       </w:r>
-      <w:r w:rsidR="000D0C8F" w:rsidRPr="000D0C8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000D0C8F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> esclude l’ammissibilità delle istanze dal contenuto generico e richiede l’esistenza di una specifica questione controversa insorta tra le parti interessate. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3722E971" w14:textId="2D40AD49" w:rsidR="00620F3F" w:rsidRPr="004F55DE" w:rsidRDefault="000D0C8F" w:rsidP="004F55DE">
+    <w:p w14:paraId="3722E971" w14:textId="2D40AD49" w:rsidR="00620F3F" w:rsidRPr="004B1702" w:rsidRDefault="000D0C8F" w:rsidP="004F55DE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D0C8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Ne consegue che </w:t>
       </w:r>
-      <w:r w:rsidR="0089619A" w:rsidRPr="0089619A">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0089619A" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i due istituti, pur </w:t>
+      </w:r>
+      <w:r w:rsidR="00210F2C" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>essendo accomunati dalla</w:t>
       </w:r>
-      <w:r w:rsidR="0089619A" w:rsidRPr="0089619A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="0089619A" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> finalità di prevenzione del contenzioso e di supporto al corretto svolgimento della procedura di affidamento, risultano destinati ad operare secondo logiche almeno in parte differenti</w:t>
       </w:r>
-      <w:r w:rsidR="00F877DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F877DA" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F5095E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F5095E" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>in ragione</w:t>
       </w:r>
-      <w:r w:rsidR="00F877DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F877DA" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F5095E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F5095E" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>dell’assenza delle</w:t>
       </w:r>
-      <w:r w:rsidR="00F877DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F877DA" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> parti nel CCT </w:t>
       </w:r>
-      <w:r w:rsidR="00F877DA" w:rsidRPr="008807D3">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00F877DA" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F877DA" w:rsidRPr="008807D3">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00F877DA" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F877DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00F877DA" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C73D4D" w14:textId="583DDEBC" w:rsidR="00993337" w:rsidRPr="004F55DE" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
+    <w:p w14:paraId="42C73D4D" w14:textId="583DDEBC" w:rsidR="00993337" w:rsidRPr="004B1702" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc232678692"/>
       <w:bookmarkStart w:id="9" w:name="_Toc232678827"/>
-      <w:r w:rsidRPr="004F55DE">
+      <w:r w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:r w:rsidR="00993337" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00993337" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>La tutela giurisdizionale</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="4CCAC5A0" w14:textId="77777777" w:rsidR="008807D3" w:rsidRPr="008807D3" w:rsidRDefault="008807D3" w:rsidP="00E652E8">
+    <w:p w14:paraId="4CCAC5A0" w14:textId="77777777" w:rsidR="008807D3" w:rsidRPr="004B1702" w:rsidRDefault="008807D3" w:rsidP="00E652E8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AA8B834" w14:textId="5D181A50" w:rsidR="00E652E8" w:rsidRPr="00E652E8" w:rsidRDefault="00993337" w:rsidP="00E652E8">
+    <w:p w14:paraId="5AA8B834" w14:textId="5D181A50" w:rsidR="00E652E8" w:rsidRPr="004B1702" w:rsidRDefault="00993337" w:rsidP="00E652E8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
-      <w:r w:rsidR="00E652E8" w:rsidRPr="00E652E8">
-[...21 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E652E8" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er quanto concerne la tutela giurisdizionale, deve ritenersi che la funzione di supporto e assistenza attribuita al CCT </w:t>
+      </w:r>
+      <w:r w:rsidR="00E652E8" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E652E8" w:rsidRPr="00E652E8">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E652E8" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E652E8" w:rsidRPr="00E652E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E652E8" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, unitamente alla natura non vincolante delle relative determinazioni, induca a qualificare queste ultime come atti aventi natura meramente endoprocedimentale. In quanto tali, esse non appaiono idonee a incidere in via immediata e diretta sulla sfera giuridica soggettiva degli operatori economici partecipanti alla procedura di affidamento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD46F9F" w14:textId="00C3A570" w:rsidR="00E652E8" w:rsidRPr="00E652E8" w:rsidRDefault="00E652E8" w:rsidP="00E652E8">
+    <w:p w14:paraId="0CD46F9F" w14:textId="00C3A570" w:rsidR="00E652E8" w:rsidRPr="004B1702" w:rsidRDefault="00E652E8" w:rsidP="00E652E8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E652E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Ne </w:t>
       </w:r>
-      <w:r w:rsidR="00C65F1F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C65F1F" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>deriva</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E652E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> che le determinazioni e i pareri resi dal CCT </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E652E8">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E652E8">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E652E8">
-[...27 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – analogamente ai pareri e alle determinazioni rese dal CCT operante nella fase esecutiva che non assumano valore di lodo contrattuale ai sensi dell’art. 215, comma 3, del Codice – non sono autonomamente impugnabili, difettando il requisito della lesività immediata e attuale. L’eventuale tutela giurisdizionale dovrà pertanto essere esperita avverso il provvedimento adottato dalla stazione appaltante che abbia recepito o fatto proprie le valutazioni del Collegio (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>i.e</w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>., il bando contenente clausole immediatamente escludenti, il provvedimento di esclusione ovvero quello di aggiudicazione), il quale, a tal fine, assumerà la veste di atto presupposto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09504698" w14:textId="77777777" w:rsidR="00717DA0" w:rsidRPr="00717DA0" w:rsidRDefault="00717DA0" w:rsidP="00717DA0">
+    <w:p w14:paraId="09504698" w14:textId="77777777" w:rsidR="00717DA0" w:rsidRPr="004B1702" w:rsidRDefault="00717DA0" w:rsidP="00717DA0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00717DA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Quanto al riparto di giurisdizione, non sembrano sussistere particolari incertezze. Le controversie aventi ad oggetto gli atti adottati dalla stazione appaltante sulla base delle determinazioni del CCT </w:t>
       </w:r>
-      <w:r w:rsidRPr="00717DA0">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00717DA0">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00717DA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> si collocano infatti nell’ambito della procedura di evidenza pubblica preordinata alla scelta del contraente e risultano, pertanto, devolute alla giurisdizione esclusiva del giudice amministrativo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1930D53F" w14:textId="37BC7CCF" w:rsidR="009E3A5D" w:rsidRPr="004F55DE" w:rsidRDefault="00717DA0" w:rsidP="00E774DC">
+    <w:p w14:paraId="1930D53F" w14:textId="37BC7CCF" w:rsidR="009E3A5D" w:rsidRPr="004B1702" w:rsidRDefault="00717DA0" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00717DA0">
-[...15 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tale conclusione discende dalla peculiare collocazione funzionale del CCT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00071F2A">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00717DA0">
-[...16 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, chiamato ad operare nella fase di affidamento e, dunque, nell’ambito dell’esercizio di poteri autoritativi della pubblica amministrazione. Essa si differenzia nettamente dalla soluzione accolta con riferimento al CCT costituito nella fase esecutiva, rispetto al quale il riparto di giurisdizione in ordine agli atti adottati sulla base di pareri o determinazioni privi del valore di lodo contrattuale continua ad essere regolato dal criterio della </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">causa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00717DA0">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>petendi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054187DD" w14:textId="4C405956" w:rsidR="00E774DC" w:rsidRPr="004F55DE" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
+    <w:p w14:paraId="054187DD" w14:textId="4C405956" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="004F55DE" w:rsidP="004F55DE">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc232678693"/>
       <w:bookmarkStart w:id="11" w:name="_Toc232678828"/>
-      <w:r w:rsidRPr="004F55DE">
+      <w:r w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:r w:rsidR="00993337" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00993337" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Raffronto tra CCT </w:t>
       </w:r>
-      <w:r w:rsidR="00993337" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00993337" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00993337" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00993337" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00993337" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00993337" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> struttura di supporto al RUP</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="004F55DE">
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E05D232" w14:textId="77777777" w:rsidR="00E774DC" w:rsidRPr="001842C6" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
+    <w:p w14:paraId="3E05D232" w14:textId="77777777" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="005DA8C0" w14:textId="6C7660A4" w:rsidR="00E774DC" w:rsidRPr="001842C6" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
+    <w:p w14:paraId="005DA8C0" w14:textId="6C7660A4" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Mentre il CCT </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, come si è detto, è stato previsto per la prima volta nel 2020, le origini della struttura di supporto al RUP risalgono all’art.</w:t>
       </w:r>
-      <w:r w:rsidR="00215468">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00215468" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>8, comma 5 del D.P.R. n.</w:t>
       </w:r>
-      <w:r w:rsidR="00EE18EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EE18EE" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">554/99. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241F8666" w14:textId="2AB458B5" w:rsidR="00E774DC" w:rsidRPr="001842C6" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
+    <w:p w14:paraId="241F8666" w14:textId="2AB458B5" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>L’odierna disciplina</w:t>
       </w:r>
-      <w:r w:rsidR="00993337">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00993337" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> relativa alla struttura di supporto al RUP</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, di cui all’art. 15, comma 6 del Codice</w:t>
       </w:r>
-      <w:r w:rsidR="00E1666E">
+      <w:r w:rsidR="00E1666E" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, si completa con l’art. 3 dell’allegato I.2</w:t>
       </w:r>
-      <w:r w:rsidR="00E1666E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E1666E" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6873B6D1" w14:textId="291E5F21" w:rsidR="00E774DC" w:rsidRPr="001842C6" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
+    <w:p w14:paraId="6873B6D1" w14:textId="291E5F21" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">A differenza del CCT </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, la possibilità di ricorrere a professionisti esterni per supportare il RUP è subordinata alla sussistenza di rigidi presupposti legittimanti</w:t>
       </w:r>
-      <w:r w:rsidR="00215468">
+      <w:r w:rsidR="00215468" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A396E41" w14:textId="63BBD69E" w:rsidR="00E774DC" w:rsidRPr="001842C6" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
+    <w:p w14:paraId="3A396E41" w14:textId="63BBD69E" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Difatti, l’affidamento all’esterno è consentito solo </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(i)</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> laddove necessario alla migliore realizzazione dell’intervento pubblico e </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(ii)</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> in caso di appalti di particolare complessità che richiedano valutazioni e competenze altamente specialistiche. La giurisprudenza contabile</w:t>
       </w:r>
-      <w:r w:rsidR="00B1238C">
+      <w:r w:rsidR="00B1238C" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> ha adottato un approccio rigoroso nella verifica della sussistenza delle richiamate condizioni, esigendo, da parte della stazione appaltante, la dimostrazione dell’effettiva “indispensabilità” del supporto esterno per la migliore realizzazione dell'intervento pubblico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484796E5" w14:textId="35B24F74" w:rsidR="00E774DC" w:rsidRPr="001842C6" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
+    <w:p w14:paraId="484796E5" w14:textId="35B24F74" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Ancora, laddove l’incarico di supporto al RUP, consentito per somme non superiori all’1 per cento dell’importo a base di gara, dovesse avere un valore superiore alla soglia per l’affidamento diretto (</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">i.e., </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>€ 140.000, in base all’art.</w:t>
       </w:r>
-      <w:r w:rsidR="007A3615">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007A3615" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>50, comma 1, lett. b) del Codice), la stazione appaltante, in ragione della qualificazione giuridica di tale supporto come appalto di servizi</w:t>
       </w:r>
-      <w:r w:rsidR="00B1238C">
+      <w:r w:rsidR="00B1238C" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> sarebbe tenuta ad affidarlo conformemente alle procedure di cui all’art. 50 del Codice , con evidente aggravio dal punto di vista procedimentale e conseguente allungamento della durata della procedura. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF1515D" w14:textId="6F1A7E25" w:rsidR="00E774DC" w:rsidRPr="001842C6" w:rsidRDefault="009E2E16" w:rsidP="00E774DC">
+    <w:p w14:paraId="7CF1515D" w14:textId="6F1A7E25" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="009E2E16" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00993337">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00993337" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">n chiave comparativa, per quanto concerne </w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>le funzioni, queste sono pressoché omogenee</w:t>
+      </w:r>
+      <w:r w:rsidR="008807D3" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>: s</w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ia che la stazione appaltante decida di costituire un CCT </w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E774DC" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E774DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>sia che affidi all’esterno l’attività di supporto, il RUP è semplicemente supportato (e non sostituito) dai soggetti esterni cui esso si rivolge nello svolgimento dei compiti ad esso assegnati.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CB6647" w14:textId="0383476F" w:rsidR="00E774DC" w:rsidRPr="001842C6" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
+    <w:p w14:paraId="50CB6647" w14:textId="0383476F" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001842C6">
-[...21 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quanto alle condizioni legittimanti, l’art. 218 del Codice non ne prevede alcuna. Al contrario, l’inserimento di soggetti esterni nella struttura di supporto al RUP è ammesso solamente a fronte della sussistenza di presupposti precisi. Come si è detto, deve trattarsi di affidamenti di particolare complessità che richiedano competenze altamente specialistiche, rispetto ai quali l’affidamento all’esterno dell’incarico deve rappresentare, come sottolineato dalla Corte dei Conti, un elemento indispensabile per la migliore realizzazione dell’intervento pubblico. Dunque, se per il supporto (esterno) al RUP vige un regime di c.d. “residualità”, per il CCT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">la scelta della stazione appaltante appare connotata da un’ampia discrezionalità, dal che sembra emergere un </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>favor</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> del legislatore per quest’ultimo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261F979F" w14:textId="77777777" w:rsidR="00E774DC" w:rsidRPr="001842C6" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
+    <w:p w14:paraId="261F979F" w14:textId="77777777" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001842C6">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> di incarichi di supporto al RUP occorre seguire le procedure disciplinate dal Codice, con conseguente (potenziale) aggravio del procedimento amministrativo a seconda degli importi, la nomina del CCT avviene in maniera più rapida e fluida.</w:t>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Mentre per l’affidamento di incarichi di supporto al RUP occorre seguire le procedure disciplinate dal Codice, con conseguente (potenziale) aggravio del procedimento amministrativo a seconda degli importi, la nomina del CCT avviene in maniera più rapida e fluida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250882D5" w14:textId="77777777" w:rsidR="00E774DC" w:rsidRPr="001842C6" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
+    <w:p w14:paraId="250882D5" w14:textId="77777777" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001842C6">
-[...27 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per ciò che concerne, invece, i compensi – sebbene questi siano ridotti (del 20%) rispetto a quelli garantiti ai componenti dei CCT obbligatori – in linea generale la costituzione del CCT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>si presenta più dispendiosa rispetto all’esternalizzazione dell’incarico di supporto al RUP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528FF793" w14:textId="1CECD26E" w:rsidR="00E774DC" w:rsidRPr="001842C6" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
+    <w:p w14:paraId="528FF793" w14:textId="1CECD26E" w:rsidR="00E774DC" w:rsidRPr="004B1702" w:rsidRDefault="00E774DC" w:rsidP="00E774DC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Inoltre, </w:t>
       </w:r>
-      <w:r w:rsidR="004B14DC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004B14DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>in ordine alla</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...11 lines deleted...]
-      <w:r w:rsidR="009A59F8">
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsabilità erariale</w:t>
+      </w:r>
+      <w:r w:rsidR="009A59F8" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A59F8" w:rsidRPr="009A59F8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="009A59F8" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>del RUP</w:t>
       </w:r>
-      <w:r w:rsidR="00EE18EE">
+      <w:r w:rsidR="00EE18EE" w:rsidRPr="004B1702">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, solo</w:t>
       </w:r>
-      <w:r w:rsidR="00EE2054" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EE2054" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> i pareri del CCT </w:t>
       </w:r>
-      <w:r w:rsidR="00EE2054" w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00EE2054" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00EE2054" w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00EE2054" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EE2054" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EE2054" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> hanno un effetto esimente </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(salva l’ipotesi di dolo)</w:t>
       </w:r>
-      <w:r w:rsidR="00EE2054" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EE2054" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, mentre </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>i pareri della struttura di supporto al RUP</w:t>
       </w:r>
-      <w:r w:rsidR="00EE2054" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EE2054" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> non hanno alcuna valenza </w:t>
       </w:r>
-      <w:r w:rsidR="00261EBB" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00261EBB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>a tal proposito</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00EE2054" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EE2054" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Peraltro, sotto tale profilo, la struttura di supporto al RUP </w:t>
       </w:r>
-      <w:r w:rsidR="00261EBB" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00261EBB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>comporta</w:t>
       </w:r>
-      <w:r w:rsidR="00EE2054" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EE2054" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> un rischio autonomo: difatti, l’affidamento di tale incarico all’esterno in assenza delle illustrate condizioni legittimanti può </w:t>
       </w:r>
-      <w:r w:rsidR="00261EBB" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00261EBB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>generare</w:t>
       </w:r>
-      <w:r w:rsidR="00EE2054" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EE2054" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE2054" w:rsidRPr="008807D3">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00EE2054" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ex sé</w:t>
       </w:r>
-      <w:r w:rsidR="00EE2054" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00EE2054" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> un profilo di danno erariale a carico del RUP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B02C41" w14:textId="149EF594" w:rsidR="003D673B" w:rsidRDefault="00EE2054" w:rsidP="00C62E9A">
+    <w:p w14:paraId="67B02C41" w14:textId="149EF594" w:rsidR="003D673B" w:rsidRPr="004B1702" w:rsidRDefault="00EE2054" w:rsidP="00C62E9A">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
-      <w:r w:rsidR="00443579">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00443579" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>buona sostanza</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, le due soluzioni, pur funzionalmente assimilabili, rispondono a logiche di utilizzo differenti. Il CCT </w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001842C6">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> si presta ai casi in cui la stazione appaltante</w:t>
       </w:r>
-      <w:r w:rsidR="006F7206">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006F7206" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, bisognosa di competenze </w:t>
       </w:r>
-      <w:r w:rsidR="00C32F40">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C32F40" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>multidisciplinari</w:t>
       </w:r>
-      <w:r w:rsidR="006F7206">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006F7206" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> privilegi la rapidità e la flessibilità della nomina e intenda avvalersi dell’effetto di esonero da responsabilità erariale </w:t>
       </w:r>
-      <w:r w:rsidR="00261EBB" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00261EBB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>derivante</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00261EBB" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00261EBB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>all’osservanza delle sue determinazioni</w:t>
       </w:r>
-      <w:r w:rsidR="00577B21">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00577B21" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00261EBB" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00261EBB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>implicando</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> però un costo tendenzialmente superiore. La struttura di supporto al RUP, </w:t>
       </w:r>
-      <w:r w:rsidR="00261EBB" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00261EBB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>invece</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, resta </w:t>
       </w:r>
-      <w:r w:rsidR="004B14DC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="004B14DC" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>un’opzione adatta al</w:t>
       </w:r>
-      <w:r w:rsidR="00261EBB" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00261EBB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> caso in cui</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F7206">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006F7206" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>parimenti emerga</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> una specifica esigenza di </w:t>
       </w:r>
-      <w:r w:rsidR="007C047B" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007C047B" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>competenze specialistiche</w:t>
       </w:r>
-      <w:r w:rsidR="006F7206">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006F7206" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> ma</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> in un’ottica di contenimento della spesa</w:t>
       </w:r>
-      <w:r w:rsidR="006F7206">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="006F7206" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> fermo restando</w:t>
       </w:r>
-      <w:r w:rsidR="00261EBB" w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00261EBB" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, come si è detto,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001842C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> che il ricorso ad essa in difetto delle condizioni legittimanti espone al rischio di danno erariale. </w:t>
       </w:r>
-      <w:r w:rsidR="008C66D7">
+      <w:r w:rsidR="008C66D7" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BD7D86" w14:textId="313FD97A" w:rsidR="00E42A78" w:rsidRPr="007C047B" w:rsidRDefault="00443579" w:rsidP="007C047B">
+    <w:p w14:paraId="14BD7D86" w14:textId="313FD97A" w:rsidR="00E42A78" w:rsidRPr="004B1702" w:rsidRDefault="00443579" w:rsidP="007C047B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">In definitiva, il CCT </w:t>
       </w:r>
-      <w:r w:rsidRPr="003526EF">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003526EF">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> è </w:t>
       </w:r>
-      <w:r w:rsidR="00C32F40">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C32F40" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">istituto dalle grandi potenzialità, soprattutto per impostare </w:t>
       </w:r>
-      <w:r w:rsidR="003526EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003526EF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">la disciplina </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> di gara </w:t>
       </w:r>
-      <w:r w:rsidR="003526EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003526EF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>e gestirne il procedimento con riguardo</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> a fattispecie contrattuali complesse, come i contratti di PPP, gli appalti integrati e, comunque, in tutti i casi in cui, anche per la rilevanza degli importi, le stazioni appaltanti, da una parte hanno bisogno di competenze specialistiche, dall’altra, proprio in ragione della detta complessità, </w:t>
       </w:r>
-      <w:r w:rsidR="00E42A78" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E42A78" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>comprensibilmente anelano all</w:t>
       </w:r>
-      <w:r w:rsidR="00C32F40">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C32F40" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00E42A78" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E42A78" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">esimente dalla responsabilità per danno erariale, per l’appunto </w:t>
       </w:r>
-      <w:r w:rsidR="000E32C6" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E32C6" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ottenibile </w:t>
       </w:r>
-      <w:r w:rsidR="00E42A78" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E42A78" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>conformandosi alle pronunce del Collegio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249CC634" w14:textId="47189059" w:rsidR="00E42A78" w:rsidRDefault="0067330C" w:rsidP="007C047B">
+    <w:p w14:paraId="249CC634" w14:textId="47189059" w:rsidR="00E42A78" w:rsidRPr="004B1702" w:rsidRDefault="0067330C" w:rsidP="007C047B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Tuttavia, se si osserva l’attuale disciplina, si constata che mentre</w:t>
       </w:r>
-      <w:r w:rsidR="00E42A78" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E42A78" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> il CCT in fase esecutiva è regolato </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>da ben</w:t>
       </w:r>
-      <w:r w:rsidR="00E42A78" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E42A78" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E32C6" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E32C6" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>undici</w:t>
       </w:r>
-      <w:r w:rsidR="00E42A78" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E42A78" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> articoli</w:t>
       </w:r>
-      <w:r w:rsidR="000E32C6" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E32C6" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, quattro </w:t>
       </w:r>
-      <w:r w:rsidR="003526EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003526EF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>presenti nel</w:t>
       </w:r>
-      <w:r w:rsidR="000E32C6" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E32C6" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Codice e </w:t>
       </w:r>
-      <w:r w:rsidR="00E42A78" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E42A78" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">sette </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>inseriti nell</w:t>
       </w:r>
-      <w:r w:rsidR="00E42A78" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E42A78" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00C32F40">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C32F40" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00E42A78" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E42A78" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>llegato V.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00E42A78" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E42A78" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E32C6" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E32C6" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>due sol</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">e sono le </w:t>
       </w:r>
-      <w:r w:rsidR="007C047B" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="007C047B" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>disposizioni</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E32C6" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E32C6" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>dedicat</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="000E32C6" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E32C6" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E42A78" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00E42A78" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">al Collegio </w:t>
       </w:r>
-      <w:r w:rsidR="00E42A78" w:rsidRPr="007C047B">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E42A78" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E42A78" w:rsidRPr="007C047B">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E42A78" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>operam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="000E32C6" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E32C6" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, un</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000E32C6" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E32C6" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> nel Codice e l’altr</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000E32C6" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E32C6" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> nell’</w:t>
       </w:r>
-      <w:r w:rsidR="00C32F40">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00C32F40" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000E32C6" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="000E32C6" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>llegato.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> L’attuale, scarna disciplina necessita dunque di essere implementata per consentire ad un istituto </w:t>
       </w:r>
-      <w:r w:rsidR="003526EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003526EF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">dal “marmo” </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ancora grezzo </w:t>
       </w:r>
-      <w:r w:rsidR="00CB3E40" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CB3E40" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">di </w:t>
       </w:r>
-      <w:r w:rsidR="003526EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003526EF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>essere adeguatamente scalpellato</w:t>
       </w:r>
-      <w:r w:rsidR="00792097">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00792097" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="003526EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003526EF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB3E40" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CB3E40" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>spiega</w:t>
       </w:r>
-      <w:r w:rsidR="003526EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="003526EF" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ndo in tal modo</w:t>
       </w:r>
-      <w:r w:rsidR="00CB3E40" w:rsidRPr="007C047B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidR="00CB3E40" w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> le ali verso la stella polare del principio del risultato.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BE52EF" w14:textId="77777777" w:rsidR="008D4D01" w:rsidRDefault="008D4D01" w:rsidP="007C047B">
+    <w:p w14:paraId="03BE52EF" w14:textId="77777777" w:rsidR="008D4D01" w:rsidRPr="004B1702" w:rsidRDefault="008D4D01" w:rsidP="007C047B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F092333" w14:textId="77777777" w:rsidR="008D4D01" w:rsidRDefault="008D4D01" w:rsidP="007C047B">
+    <w:p w14:paraId="2F092333" w14:textId="77777777" w:rsidR="008D4D01" w:rsidRPr="004B1702" w:rsidRDefault="008D4D01" w:rsidP="007C047B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10D4B0E2" w14:textId="77777777" w:rsidR="008D4D01" w:rsidRDefault="008D4D01" w:rsidP="007C047B">
+    <w:p w14:paraId="10D4B0E2" w14:textId="77777777" w:rsidR="008D4D01" w:rsidRPr="004B1702" w:rsidRDefault="008D4D01" w:rsidP="007C047B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20D58EA3" w14:textId="77777777" w:rsidR="008D4D01" w:rsidRDefault="008D4D01" w:rsidP="007C047B">
+    <w:p w14:paraId="20D58EA3" w14:textId="77777777" w:rsidR="008D4D01" w:rsidRPr="004B1702" w:rsidRDefault="008D4D01" w:rsidP="007C047B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6255E2E3" w14:textId="77777777" w:rsidR="008D4D01" w:rsidRDefault="008D4D01" w:rsidP="007C047B">
+    <w:p w14:paraId="6255E2E3" w14:textId="77777777" w:rsidR="008D4D01" w:rsidRPr="004B1702" w:rsidRDefault="008D4D01" w:rsidP="007C047B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="571CF987" w14:textId="77777777" w:rsidR="008D4D01" w:rsidRDefault="008D4D01" w:rsidP="007C047B">
+    <w:p w14:paraId="571CF987" w14:textId="77777777" w:rsidR="008D4D01" w:rsidRPr="004B1702" w:rsidRDefault="008D4D01" w:rsidP="007C047B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FC7A1C1" w14:textId="5C4D03CF" w:rsidR="008D4D01" w:rsidRPr="008D4D01" w:rsidRDefault="008D4D01" w:rsidP="008D4D01">
+    <w:p w14:paraId="7FC7A1C1" w14:textId="5C4D03CF" w:rsidR="008D4D01" w:rsidRPr="004B1702" w:rsidRDefault="008D4D01" w:rsidP="008D4D01">
       <w:pPr>
         <w:ind w:right="-1" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D4D01">
-[...13 lines deleted...]
-        <w:t>Guccione, Avvocato del Libero Foro</w:t>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Claudio Guccione, Avvocato del Libero Foro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28957275" w14:textId="77777777" w:rsidR="008D4D01" w:rsidRPr="008D4D01" w:rsidRDefault="008D4D01" w:rsidP="008D4D01">
+    <w:p w14:paraId="6E4B1668" w14:textId="16D7068C" w:rsidR="00703AE3" w:rsidRPr="004B1702" w:rsidRDefault="00703AE3" w:rsidP="008D4D01">
       <w:pPr>
         <w:ind w:right="-1" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D4D01">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Professore a contratto titolare dell’insegnamento di “Diritto dei contratti di partenariato pubblico privato” presso l’Università degli Studi di Teramo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28957275" w14:textId="77777777" w:rsidR="008D4D01" w:rsidRPr="004B1702" w:rsidRDefault="008D4D01" w:rsidP="008D4D01">
+      <w:pPr>
+        <w:ind w:right="-1" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B1702">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Le opinioni di cui al presente contributo sono espresse dall’Autore a titolo personale; esse non impegnano l'Ufficio studi della Giustizia amministrativa, né quest'ultima quale Istituzione.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008D4D01" w:rsidRPr="008D4D01">
+    <w:sectPr w:rsidR="008D4D01" w:rsidRPr="004B1702">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BD3A62E" w14:textId="77777777" w:rsidR="00BF644A" w:rsidRDefault="00BF644A" w:rsidP="00DF4316">
+    <w:p w14:paraId="60056309" w14:textId="77777777" w:rsidR="00C2178D" w:rsidRDefault="00C2178D" w:rsidP="00DF4316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EE50C74" w14:textId="77777777" w:rsidR="00BF644A" w:rsidRDefault="00BF644A" w:rsidP="00DF4316">
+    <w:p w14:paraId="481CEED3" w14:textId="77777777" w:rsidR="00C2178D" w:rsidRDefault="00C2178D" w:rsidP="00DF4316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5843,61 +6738,61 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1754B1E3" w14:textId="77777777" w:rsidR="00DF4735" w:rsidRDefault="00DF4735">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="406A4394" w14:textId="77777777" w:rsidR="00BF644A" w:rsidRDefault="00BF644A" w:rsidP="00DF4316">
+    <w:p w14:paraId="258DF487" w14:textId="77777777" w:rsidR="00C2178D" w:rsidRDefault="00C2178D" w:rsidP="00DF4316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F3761B0" w14:textId="77777777" w:rsidR="00BF644A" w:rsidRDefault="00BF644A" w:rsidP="00DF4316">
+    <w:p w14:paraId="2F2C082E" w14:textId="77777777" w:rsidR="00C2178D" w:rsidRDefault="00C2178D" w:rsidP="00DF4316">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0577FFD8" w14:textId="41E13F7A" w:rsidR="00EE18EE" w:rsidRPr="00C62E9A" w:rsidRDefault="00EE18EE">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7655,298 +8550,305 @@
           <w:iCs/>
         </w:rPr>
         <w:t>Manuale dei Collegi Consultivi Tecnici</w:t>
       </w:r>
       <w:r w:rsidR="001F608D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00C62E9A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>, Cacucci Editore, 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E774DC"/>
     <w:rsid w:val="0002402D"/>
     <w:rsid w:val="000453DC"/>
     <w:rsid w:val="00051FDA"/>
     <w:rsid w:val="00071F2A"/>
     <w:rsid w:val="000A7A87"/>
     <w:rsid w:val="000D0C8F"/>
     <w:rsid w:val="000E32C6"/>
+    <w:rsid w:val="000F0A2E"/>
     <w:rsid w:val="001029D2"/>
     <w:rsid w:val="00117CE9"/>
     <w:rsid w:val="00121FD0"/>
     <w:rsid w:val="001235EF"/>
     <w:rsid w:val="00125C85"/>
     <w:rsid w:val="0013400B"/>
     <w:rsid w:val="0013409A"/>
     <w:rsid w:val="00147AFE"/>
     <w:rsid w:val="001732A2"/>
     <w:rsid w:val="001842C6"/>
     <w:rsid w:val="00195EF7"/>
+    <w:rsid w:val="001A4E76"/>
     <w:rsid w:val="001C38B0"/>
     <w:rsid w:val="001E6D5B"/>
     <w:rsid w:val="001F00C3"/>
     <w:rsid w:val="001F4C28"/>
     <w:rsid w:val="001F608D"/>
     <w:rsid w:val="001F7B9F"/>
     <w:rsid w:val="0020284F"/>
     <w:rsid w:val="00210F2C"/>
     <w:rsid w:val="00215468"/>
     <w:rsid w:val="0023191F"/>
     <w:rsid w:val="002342CD"/>
     <w:rsid w:val="0025695D"/>
     <w:rsid w:val="002616A7"/>
     <w:rsid w:val="00261EBB"/>
     <w:rsid w:val="002706BA"/>
     <w:rsid w:val="00272C9D"/>
     <w:rsid w:val="00284B02"/>
     <w:rsid w:val="002B7226"/>
     <w:rsid w:val="002C6EAF"/>
     <w:rsid w:val="002D3C6F"/>
     <w:rsid w:val="002D7B1D"/>
     <w:rsid w:val="002E6A1D"/>
     <w:rsid w:val="002E78EA"/>
     <w:rsid w:val="002F0158"/>
     <w:rsid w:val="003031E8"/>
     <w:rsid w:val="00306F38"/>
     <w:rsid w:val="003305FA"/>
     <w:rsid w:val="00332C95"/>
     <w:rsid w:val="003526EF"/>
     <w:rsid w:val="00357C39"/>
     <w:rsid w:val="00367461"/>
     <w:rsid w:val="00367C2C"/>
     <w:rsid w:val="00374E5B"/>
     <w:rsid w:val="00383C35"/>
     <w:rsid w:val="00384A62"/>
     <w:rsid w:val="00384B41"/>
     <w:rsid w:val="00391141"/>
     <w:rsid w:val="00393F8A"/>
+    <w:rsid w:val="00395D34"/>
     <w:rsid w:val="003A289F"/>
     <w:rsid w:val="003A429D"/>
     <w:rsid w:val="003C11B5"/>
     <w:rsid w:val="003C550F"/>
     <w:rsid w:val="003D1119"/>
     <w:rsid w:val="003D1702"/>
     <w:rsid w:val="003D673B"/>
     <w:rsid w:val="003F7929"/>
     <w:rsid w:val="00407C5E"/>
     <w:rsid w:val="00412C07"/>
     <w:rsid w:val="004308F6"/>
     <w:rsid w:val="004334CC"/>
     <w:rsid w:val="00440ABB"/>
     <w:rsid w:val="00443579"/>
     <w:rsid w:val="004515DF"/>
     <w:rsid w:val="00460F8E"/>
     <w:rsid w:val="004727B9"/>
     <w:rsid w:val="00493B29"/>
     <w:rsid w:val="00497CC7"/>
     <w:rsid w:val="004B14DC"/>
+    <w:rsid w:val="004B1702"/>
     <w:rsid w:val="004C4C5A"/>
     <w:rsid w:val="004C5CE0"/>
     <w:rsid w:val="004D26B6"/>
     <w:rsid w:val="004E14AE"/>
     <w:rsid w:val="004E2AEA"/>
     <w:rsid w:val="004E7069"/>
     <w:rsid w:val="004F55DE"/>
     <w:rsid w:val="005031E0"/>
     <w:rsid w:val="00506851"/>
     <w:rsid w:val="005104A4"/>
     <w:rsid w:val="00515FDF"/>
     <w:rsid w:val="00525B11"/>
     <w:rsid w:val="00537059"/>
     <w:rsid w:val="00573EC6"/>
     <w:rsid w:val="00577B21"/>
     <w:rsid w:val="00594FE9"/>
     <w:rsid w:val="005D6619"/>
     <w:rsid w:val="005E4AC8"/>
     <w:rsid w:val="005F399F"/>
     <w:rsid w:val="0061534E"/>
     <w:rsid w:val="00620F3F"/>
     <w:rsid w:val="00640F18"/>
     <w:rsid w:val="006501D4"/>
     <w:rsid w:val="00655630"/>
     <w:rsid w:val="00661F57"/>
     <w:rsid w:val="00665DDC"/>
     <w:rsid w:val="0067330C"/>
     <w:rsid w:val="00675F12"/>
     <w:rsid w:val="00691856"/>
     <w:rsid w:val="00694428"/>
     <w:rsid w:val="006C1387"/>
     <w:rsid w:val="006F7206"/>
+    <w:rsid w:val="00703AE3"/>
     <w:rsid w:val="00706C57"/>
     <w:rsid w:val="00717DA0"/>
     <w:rsid w:val="00740755"/>
     <w:rsid w:val="007418FF"/>
     <w:rsid w:val="00746E7D"/>
     <w:rsid w:val="007570AE"/>
     <w:rsid w:val="007855E6"/>
     <w:rsid w:val="00786171"/>
     <w:rsid w:val="00792097"/>
     <w:rsid w:val="00792667"/>
     <w:rsid w:val="00797A84"/>
     <w:rsid w:val="007A3615"/>
     <w:rsid w:val="007C047B"/>
     <w:rsid w:val="007E50FA"/>
     <w:rsid w:val="007E579E"/>
     <w:rsid w:val="007F390E"/>
     <w:rsid w:val="00811D17"/>
     <w:rsid w:val="00817875"/>
     <w:rsid w:val="00836E09"/>
     <w:rsid w:val="008807D3"/>
     <w:rsid w:val="00886A76"/>
     <w:rsid w:val="00890BDD"/>
     <w:rsid w:val="0089619A"/>
     <w:rsid w:val="008965CC"/>
     <w:rsid w:val="008A0244"/>
     <w:rsid w:val="008B02C3"/>
     <w:rsid w:val="008C2A8E"/>
     <w:rsid w:val="008C66D7"/>
     <w:rsid w:val="008D4D01"/>
     <w:rsid w:val="008F58A4"/>
     <w:rsid w:val="009065FD"/>
     <w:rsid w:val="00990B49"/>
     <w:rsid w:val="00993337"/>
     <w:rsid w:val="009A59F8"/>
     <w:rsid w:val="009C052F"/>
     <w:rsid w:val="009C77DF"/>
     <w:rsid w:val="009D4CC8"/>
     <w:rsid w:val="009E2E16"/>
     <w:rsid w:val="009E3A5D"/>
     <w:rsid w:val="009E6F94"/>
     <w:rsid w:val="00A022E8"/>
     <w:rsid w:val="00A049C2"/>
+    <w:rsid w:val="00A21C91"/>
     <w:rsid w:val="00A45DB5"/>
     <w:rsid w:val="00A72803"/>
     <w:rsid w:val="00A76107"/>
     <w:rsid w:val="00A84402"/>
     <w:rsid w:val="00AD1452"/>
     <w:rsid w:val="00AD7D10"/>
     <w:rsid w:val="00AE5CF9"/>
     <w:rsid w:val="00AE6FEC"/>
     <w:rsid w:val="00B03E4F"/>
     <w:rsid w:val="00B1238C"/>
     <w:rsid w:val="00B13575"/>
     <w:rsid w:val="00B226BD"/>
     <w:rsid w:val="00B34FA4"/>
     <w:rsid w:val="00B57E0A"/>
     <w:rsid w:val="00B70A37"/>
     <w:rsid w:val="00B71B7D"/>
     <w:rsid w:val="00B73A2B"/>
     <w:rsid w:val="00B8414A"/>
     <w:rsid w:val="00B941ED"/>
     <w:rsid w:val="00BB7307"/>
     <w:rsid w:val="00BF3581"/>
     <w:rsid w:val="00BF644A"/>
     <w:rsid w:val="00C01DF1"/>
     <w:rsid w:val="00C0729B"/>
     <w:rsid w:val="00C0796A"/>
     <w:rsid w:val="00C114C9"/>
+    <w:rsid w:val="00C2178D"/>
     <w:rsid w:val="00C32F40"/>
     <w:rsid w:val="00C3383F"/>
     <w:rsid w:val="00C36D3B"/>
     <w:rsid w:val="00C60B09"/>
     <w:rsid w:val="00C62E9A"/>
     <w:rsid w:val="00C65F1F"/>
     <w:rsid w:val="00C80878"/>
     <w:rsid w:val="00C93161"/>
     <w:rsid w:val="00CA155D"/>
     <w:rsid w:val="00CB34BB"/>
     <w:rsid w:val="00CB3E40"/>
     <w:rsid w:val="00CC5940"/>
     <w:rsid w:val="00CF0E7C"/>
     <w:rsid w:val="00D06D6B"/>
     <w:rsid w:val="00D16C28"/>
     <w:rsid w:val="00D340B6"/>
     <w:rsid w:val="00D70651"/>
     <w:rsid w:val="00D81925"/>
     <w:rsid w:val="00D85EA9"/>
     <w:rsid w:val="00D92EF0"/>
     <w:rsid w:val="00DA3CFD"/>
     <w:rsid w:val="00DB092A"/>
     <w:rsid w:val="00DB4155"/>
     <w:rsid w:val="00DC172A"/>
     <w:rsid w:val="00DF4316"/>
     <w:rsid w:val="00DF4735"/>
     <w:rsid w:val="00E15DA1"/>
     <w:rsid w:val="00E1666E"/>
     <w:rsid w:val="00E170AC"/>
     <w:rsid w:val="00E310BF"/>
     <w:rsid w:val="00E42A78"/>
     <w:rsid w:val="00E652E8"/>
     <w:rsid w:val="00E70CDF"/>
     <w:rsid w:val="00E73A56"/>
     <w:rsid w:val="00E76F67"/>
     <w:rsid w:val="00E774DC"/>
     <w:rsid w:val="00E91164"/>
     <w:rsid w:val="00EA1D6F"/>
     <w:rsid w:val="00EB6BC0"/>
     <w:rsid w:val="00EC07F8"/>
     <w:rsid w:val="00EE18EE"/>
     <w:rsid w:val="00EE2054"/>
     <w:rsid w:val="00EF4EE8"/>
     <w:rsid w:val="00F1304B"/>
     <w:rsid w:val="00F315BC"/>
     <w:rsid w:val="00F45076"/>
     <w:rsid w:val="00F5095E"/>
     <w:rsid w:val="00F50E96"/>
     <w:rsid w:val="00F526F9"/>
+    <w:rsid w:val="00F72DD9"/>
     <w:rsid w:val="00F73398"/>
     <w:rsid w:val="00F877DA"/>
     <w:rsid w:val="00F92BD7"/>
     <w:rsid w:val="00FC25CA"/>
     <w:rsid w:val="00FE168B"/>
     <w:rsid w:val="00FF091D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -9457,72 +10359,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A535C3C-E26D-4957-8605-77D8F1E28769}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>19911</Characters>
+  <Pages>1</Pages>
+  <Words>3413</Words>
+  <Characters>20143</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>165</Lines>
-  <Paragraphs>46</Paragraphs>
+  <Lines>261</Lines>
+  <Paragraphs>66</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23358</CharactersWithSpaces>
+  <CharactersWithSpaces>23490</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maria Ferrante</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>